--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -54,579 +54,579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA - MS</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação do parecer emitido pelo Egrégio Tribunal de Contas do Estado do Piauí, favorável a aprovação das contas da Prefeitura Municipal de Tanque do Piauí, relativas ao exercício 2020".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_decreto_legislativo_no_002-2024_aprovado.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_decreto_legislativo_no_002-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação do parecer emitido pelo Egrégio Tribunal de Contas do Estado do Piauí, favorável a aprovação das contas da Prefeitura Municipal de Tanque do Piauí, relativas ao exercício 2021.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_decreto_legislativo_no_003-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_decreto_legislativo_no_003-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação do parecer emitido pelo Egrégio Tribunal de Contas do Estado do Piauí, favorável à aprovação das contas da Prefeitura Municipal de Tanque do Piauí, relativas ao exercício financeiro de 2022".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>NATANAEL SALES DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_-_bolsa_de_monitoria.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_-_bolsa_de_monitoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Bolsas de Monitoria de Ensino-aprendizagem, Tutoria/Monitoria da Educação em Tempo Integral, Apoio de Transporte escolar, apoio educacional especializado – AEE, Cuidador de alunos com Necessidades Educacionais, matriculados no Ensino Regular em Programa e Projetos da Rede Municipal de Educação de Tanque do Piauí, Estado do Piauí, e dá outras Providências”</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/32/adequacao_dos_salarios_dos_professores.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/32/adequacao_dos_salarios_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Adequação  Aos Termos Definidos Na Portaria Nº 61/2024, De 31 De Janeiro De 2024, Do Ministério Da Educação, Nos Termos Das Leis Federal Nº 11.738 De 16 De Julho De 2008 E 14.113 De 25 De Dezembro De 2020  Que Determina O Valor Do Piso Salarial De Profissional Nacional Do Magistério Público Da Educação Básica Para O Exercício De 2024, Recompõem-Se Os Vencimentos Aos Servidores Ocupantes De Cargos De Professores Para O Fim Especifico De Adequação Ao Piso Profissional Dos Profissionais Do Magistério Público Da Educação Básica Do Município De Tanque Do Piauí E Dá Outras Providencias.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/33/pl_no_003-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/33/pl_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei dispõe sobre o Serviço de Inspeção Municipal – SIM para produtos de origem animal e vegetal ao consumo humano e dá outras providencias.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/34/pl_no_004-2024_aprovado.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/34/pl_no_004-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza o poder executivo municipal, através da segurança Municipal de Saúde, a realizar o pagamento de gratificação por desempenho aos profissionais de saúde bucal e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/pl_no_005-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/pl_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial municipal dos Dentistas em conformidade com os termos previstos na Lei nº 3.999 de 15 de dezembro de 1961 (altera o salário dos médicos e cirurgiões dentistas), na lei Municipal nº 118 de 31 de dezembro de 2004 (Dispõe sobre a estrutura administrativa e regimento interno da Administração Direta do Município de Tanque do Piauí, cria cargos efetivos e de comissão e dá outras providencias), no âmbito do município de Tanque do Piauí e dá outras providencias.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_006-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_006-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o piso salarial dos agentes comunitários de saúde e agentes de combate às endemias, nos termos da Lei nº 5.133 de 20 de dezembro de 2007 e dá outras providências”</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/36/pl_no_007-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/36/pl_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Cria Os Componentes No Município De Tanque Do Piauí, Estado Do Piauí Do Sistema Nacional De Segurança Alimentar, Define Os Parâmetros Para Elaboração E Implementação Do Plano Municipal De Segurança Alimentar E Nutricional E Dá Outras Providencias.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_008-2024_-_ldo_2025_ok.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_008-2024_-_ldo_2025_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerias para a elaboração da Lei Orçamentária para o exercício do  ano de 2025, e dá outra providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/37/pl_no_009-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/37/pl_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste do vencimento a adequação aos termos definidos no X do artigo 37 da constituição federal aos servidores públicos do poder executivo, e dá outras providencias.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EDINALDO</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/pl_010-2024_vereador_edinaldo.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/pl_010-2024_vereador_edinaldo.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados  do município de Tanque do Piauí  às  Pessoas com Transtorno do Espectro Autista - TEA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/38/pl_no011-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/38/pl_no011-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir no Orçamento Vigente Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/pl_n012-2024_-perimetro_urbano.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/pl_n012-2024_-perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei do Perímetro Urbano do Município de Tanque do Piauí, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_013-2024_-_fixa_o_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_013-2024_-_fixa_o_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL DE TANQUE DO PIAUÍ, PARA A LEGISLATURA 2025/2028.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários municipais de Tanque do Piauí, para a legislatura 2025/2028 e dá outras providências”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/pl_no_015-2024_loa_2025.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/pl_no_015-2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS NO MUNICÍPIO DE TANQUE DO PIAUÍ PARA O EXERCÍCIO DE 2025._x000D_
 "Dispõe Sobre a Lei Orçamentária Anual (LOA) para o Próximo Exercício".</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/pl_016-2024.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/pl_016-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal Instituída pela Lei Nº 118, de 31 de dezembro de 2004, e alterada pelas Leis nº199,282 e 383, criando a Secretaria Municipal de Meio Ambiente, e a Secretaria Municipal de Governo e a Secretaria Municipal de Transportes e dá outras providencias.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>“Altera o Art. 6º, inciso II, da Lei Municipal nº 406, de 21 de dezembro de 2023 e dá outras providências”,</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/pl_n_019-2024_aprovado.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/pl_n_019-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação do repasse de incentivo financeiro por desempenho instituído pela Portaria GM/MS Nº 3.493 de 10 de abril de 2024 do Ministério da saúde, que autoriza o repasse e pagamento da Gratificação por desempenho para as equipes eSF, eAP, eSB e Multi no âmbito do Município de Tanque do Piauí, Estado do Piauí e dá outras providências”,</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/39/resolucao_001-2024_aprovada_-_subsidio_vereadores.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/39/resolucao_001-2024_aprovada_-_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do subsídio dos vereadores da Câmara Municipal de Tanque do Piauí, no exercício financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos servidores efetivos e comissionados da Câmara Municipal de Tanque do Piauí, no exercício financeiro de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ELVIRA</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_001-2024-_vereadora_elvira.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_001-2024-_vereadora_elvira.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito Municipal a implantação de serviços de coleta de lixo nos povoados Telepisa, Cachupé, Chapada dos Nunes, Canto, Rodeiro, e Lagoa das Pedras.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 23, EXCLUI O ART. 23-A DA LEI ORGÂNICA DO MUNICÍPIO DE TANQUE DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_001-2023.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a ser percebido pelos servidores municipais da administração direta e indireta, a partir de primeiro de janeiro de 2023 na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_-_aumento_do_piso_salarial_dos_professores.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_-_aumento_do_piso_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o aumento salarial para os professores de Tanque do Piauí e dá outras providências".</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_de_aumento_salarial_dos_servidores_publicos_de_tanque_do_piaui.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_de_aumento_salarial_dos_servidores_publicos_de_tanque_do_piaui.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE O  AUMENTO SALARIAL DOS SERVIDORES PÚBLICOS DE TANQUE DO PIAUÍ.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_mudancas_climaticas.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_mudancas_climaticas.pdf</t>
   </si>
   <si>
     <t>INTITUI A POLITICA MUNICIPAL DE COMBATE A MUDANÇAS CLIMÁTICAS  E ESTABELECE SEUS PRINCIPIOS E DIRETRIZES, OBJETIVOS, INTRUMENTOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_-_educacao_ambiental.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_-_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>INSTUTUI A POLITICA DE EDUCAÇÃO AMBIENTAL E O SISTEMA DE EDUCAÇÃO AMBIENTAL DO MUNICIPIO DE TANQUE DO PIAUÍ.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_-_cultura.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_-_cultura.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICIPIO DE TANQUE DO PIAUÍ E CRIA O CONSELHO MUNICIPAL DE CULTURA CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/pl_007-_2023.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/pl_007-_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADCIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_-_operacao_de_credito_banco_do_brasil.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_-_operacao_de_credito_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM BANCO DO BRASIL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_-_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_-_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL E COMPLEMENTAR O PISO DA ENFERMAGEM, NOS TERMOS DA LEI FEDERAL Nº 14.334 DE 04 DE AGOSTO DE 2022 E DA PORTARIA GM/MS Nº 1135 DE 16 DE AGOSTO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração do Art. 6º, inciso II, da Lei Municipal Nº 382 e 30 de dezembro de 2022 e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/mensagem_009_refis_mlinicipal_2023.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/mensagem_009_refis_mlinicipal_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal de Tanque do Piauí, do Estado do Piauí - REFIS MLINICIPAL 2023 e dá outas _x000D_
 providências</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/mensagem_010__educacao_lntegral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/mensagem_010__educacao_lntegral.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação da Política de Educação integral na Rede Municipal de Ensino de Tanque do Piauí- Pl, conforme previsto na Lei Municipal No 316/2015 de 24 de junho de 2015, que dispõe sobre o Plano Municipal de Educação".</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/mensagem_011_-__utbaoo_do_municipio.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/mensagem_011_-__utbaoo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a lei do Perímetro Urbano do Município de  Tanque do Piauí, Estado do Piauí e dá outras providências</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/mensagem_012_-_ouvidotia-geral_do_nunicipio_de_tanque_do_piaui.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/mensagem_012_-_ouvidotia-geral_do_nunicipio_de_tanque_do_piaui.pdf</t>
   </si>
   <si>
     <t>Cria a ouvidoria Ouvidoria -Geral do município de Tanque do Piauí, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>LINDOMAR OLIVEIRA</t>
   </si>
   <si>
     <t>Dispõe sobre requerimento do Vereador Lindomar Oliveira ao prefeito Natanael Sales para criar uma casa do estudante no município de Teresina, PI.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>MAZÉ</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_002-2023.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao secretário de saúde  Assuero de Araújo Costa solicitando que seja contratado profissionais de fonoaudiologia para atendimento na rede pública de saúde do município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_005-2023.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_005-2023.pdf</t>
   </si>
   <si>
     <t>Pedido para que o presidente da casa solicite ao secretário de segurança pública do Estado do Piauí. Dr. Francisco Lucas que seja tomada providencias para construção de uma nova delegacia de policia na cidade.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSENÇAO NO PAGAMENTO DE TAXAS DE INSCRIÇÕES EM CONCURSO PUBLICO NO ÂMBITO MUNICÍPIO DE TANQUE DO PIAUÍ.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIAS DA CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CAPUT DO ART. 49 DA LEI MUNICIPAL N° 073/2000, QUE "INSTITUI O REGIME JURIDICO DOS SERVIDORES PUBLICOS DO MUNICIPIO DE TANQUE DO PIAUI E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO POR DESEMPENHO VARIÁVEL DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA PMAQ-AB A SER CONCEDIDO SERVIDORES DA ESTRATÉGIA SAUDE DA FAMILIA.</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 49 DA LEI MUNICIPAL N° 073/2000, QUE INSTITUI O REGIMENTO JURIDICO DOS SERVIDORES PUBLICOS DO MUNICIPIO DE TANQUE DO PIAUI E DÁ OUTRAS PROVIDENCIA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI GRATIFICAÇAO POR DESEMPENHO VARIÁVEL DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇAO BASICAPMAQ-AB A SER CONCEDIDO SERVIDORES DA ESTRATÉGIA SAÚDE DA FAMILIA E DA OUTRAS PROVIDENCIA._x000D_
 </t>
   </si>
   <si>
     <t>TEXTO TESTE</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMAÇÃO DA SESSÃO </t>
   </si>
   <si>
-    <t>https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
+    <t>http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA TESTE</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA OS COMPONENTES DO MUNICÍPIO DE TANQUE DO PIAUI, DO SISTEMA NACIONAL ALIMENTAR,DEFINE OS PARÂMETROS PARA ELABORAÇÃO IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR.     </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -939,68 +939,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_decreto_legislativo_no_002-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_-_bolsa_de_monitoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/32/adequacao_dos_salarios_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/33/pl_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/34/pl_no_004-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/pl_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/36/pl_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_008-2024_-_ldo_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/37/pl_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/pl_010-2024_vereador_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/38/pl_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/pl_n012-2024_-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_013-2024_-_fixa_o_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/pl_no_015-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/pl_016-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/pl_n_019-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/39/resolucao_001-2024_aprovada_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_001-2024-_vereadora_elvira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_-_aumento_do_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_de_aumento_salarial_dos_servidores_publicos_de_tanque_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_mudancas_climaticas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_-_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/pl_007-_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_-_operacao_de_credito_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/mensagem_009_refis_mlinicipal_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/mensagem_010__educacao_lntegral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/mensagem_011_-__utbaoo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/mensagem_012_-_ouvidotia-geral_do_nunicipio_de_tanque_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_decreto_legislativo_no_002-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_-_bolsa_de_monitoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/32/adequacao_dos_salarios_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/33/pl_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/34/pl_no_004-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/pl_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/36/pl_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_008-2024_-_ldo_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/37/pl_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/15/pl_010-2024_vereador_edinaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/38/pl_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/pl_n012-2024_-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_013-2024_-_fixa_o_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/pl_no_015-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/pl_016-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/pl_n_019-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/39/resolucao_001-2024_aprovada_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_001-2024-_vereadora_elvira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/50/pl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_-_aumento_do_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_de_aumento_salarial_dos_servidores_publicos_de_tanque_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_mudancas_climaticas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_-_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/pl_007-_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_-_operacao_de_credito_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/16/mensagem_009_refis_mlinicipal_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/mensagem_010__educacao_lntegral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/mensagem_011_-__utbaoo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/mensagem_012_-_ouvidotia-geral_do_nunicipio_de_tanque_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tanquedopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>